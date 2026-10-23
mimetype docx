--- v0 (2026-09-13)
+++ v1 (2026-10-23)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="702234FE" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="007A656E">
       <w:pPr>
         <w:spacing w:after="67" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_page_3_0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6B57E377" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="6B57E377" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1663" w:right="792" w:hanging="1396"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KGIBAF+FrutigerNextforEVN" w:eastAsia="KGIBAF+FrutigerNextforEVN" w:hAnsi="KGIBAF+FrutigerNextforEVN" w:cs="KGIBAF+FrutigerNextforEVN"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
@@ -796,111 +797,111 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="FENQYP+FrutigerNextforEVN" w:eastAsia="FENQYP+FrutigerNextforEVN" w:hAnsi="FENQYP+FrutigerNextforEVN" w:cs="FENQYP+FrutigerNextforEVN"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25BE3B5A" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="007A656E">
       <w:pPr>
         <w:spacing w:after="19" w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DF7AD90" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="0DF7AD90" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CA13D3" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="007A656E">
       <w:pPr>
         <w:spacing w:after="7" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70676D6D" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="70676D6D" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADDDE77" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="007A656E">
       <w:pPr>
         <w:spacing w:after="4" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CAC5C6A" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="3CAC5C6A" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="5834"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -1263,51 +1264,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B62188A" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="3B62188A" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="277" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="4417"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -1341,100 +1342,111 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ЕН</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>И Пр</w:t>
+        <w:t xml:space="preserve">И </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>од</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ж</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
@@ -1766,51 +1778,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опје</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D542B4B" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="3D542B4B" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -2036,51 +2048,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пје</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610DA8D2" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="610DA8D2" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="46" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="4621"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -2493,51 +2505,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опје</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6412728E" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="6412728E" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -2676,51 +2688,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C18B80" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="32C18B80" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="46" w:line="277" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="4864"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -3083,51 +3095,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опје</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46118624" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="46118624" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="5065"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -3370,92 +3382,81 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="-23"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Енерџи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>Суп</w:t>
+        <w:t xml:space="preserve"> Суп</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>л</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ј</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> М </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>доое</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -3512,51 +3513,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2953E859" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="2953E859" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="1134"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -4206,51 +4207,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13056CEF" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="13056CEF" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -4396,51 +4397,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опје</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5230D50E" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="5230D50E" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="43" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -4612,51 +4613,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опје</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366A57D2" w14:textId="19478BA1" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="366A57D2" w14:textId="19478BA1" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="47" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -4850,51 +4851,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B7F60C" w14:textId="3A0E09E3" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="28B7F60C" w14:textId="3A0E09E3" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="46" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -5127,51 +5128,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3466ED45" w14:textId="631E4A65" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="3466ED45" w14:textId="631E4A65" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="46" w:line="277" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="581"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -5794,51 +5795,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA951C5" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="6BA951C5" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="4701"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -6211,92 +6212,80 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ј</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:t>Д</w:t>
+        <w:t xml:space="preserve"> Д</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ЕЛ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
@@ -6324,51 +6313,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B2ED5F" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="59B2ED5F" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="1117"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -6739,90 +6728,88 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Л</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Л</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
@@ -7038,51 +7025,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40494AA0" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="40494AA0" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -7137,140 +7124,138 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Л</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опје</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C0B24B" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="56C0B24B" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="46" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -7366,88 +7351,77 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>џи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ЕЛ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ЕЛ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
@@ -7455,51 +7429,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>опј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3984BCBD" w14:textId="5FFDE740" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="3984BCBD" w14:textId="5FFDE740" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="44" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="4912"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -7893,51 +7867,51 @@
           <w:lang w:val="mk-MK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Скопје</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3449822A" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="3449822A" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -7970,51 +7944,61 @@
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>М</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> П</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>П</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
@@ -8031,99 +8015,89 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>аж</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:t>ДО</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ДО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Л</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
@@ -8150,51 +8124,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0313677E" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00187380">
+    <w:p w14:paraId="0313677E" w14:textId="77777777" w:rsidR="007A656E" w:rsidRDefault="00295EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="46" w:line="277" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="4189"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -8307,172 +8281,159 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>џ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>Су</w:t>
+        <w:t xml:space="preserve"> Су</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>лај</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Л</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
@@ -8646,80 +8607,78 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ДО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ЕЛ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
@@ -8747,51 +8706,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>пј</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2318DBFD" w14:textId="2CE8CE62" w:rsidR="008E6172" w:rsidRPr="008E6172" w:rsidRDefault="00187380" w:rsidP="008E6172">
+    <w:p w14:paraId="2318DBFD" w14:textId="2CE8CE62" w:rsidR="008E6172" w:rsidRDefault="00295EE2" w:rsidP="008E6172">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
@@ -8846,92 +8805,81 @@
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>нерг</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>ДО</w:t>
+        <w:t xml:space="preserve"> ДО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Л</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
@@ -9013,71 +8961,51 @@
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Енерџи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ДООЕЛ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Скопје</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>34.</w:t>
       </w:r>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9097,71 +9025,51 @@
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Енерџи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ДООЕЛ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Скопје</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">35. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
@@ -9178,194 +9086,229 @@
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Концепт</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ДООЕЛ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ДООЕЛ</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
+        <w:t>Скопје</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6E433917" w14:textId="7706CE5D" w:rsidR="00ED657C" w:rsidRPr="00331045" w:rsidRDefault="00ED657C" w:rsidP="008E6172">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="CVCBGO+FrutigerNextforEVN"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="mk-MK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="KMLDGN+FrutigerNextforEVN" w:eastAsia="KMLDGN+FrutigerNextforEVN" w:hAnsi="KMLDGN+FrutigerNextforEVN" w:cs="KMLDGN+FrutigerNextforEVN"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331045">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="008E6172" w:rsidRPr="008E6172">
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5760" w:rsidRPr="00331045">
         <w:rPr>
           <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Скопје</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00331045" w:rsidRPr="00331045">
+        <w:rPr>
+          <w:rFonts w:ascii="CVCBGO+FrutigerNextforEVN" w:eastAsia="CVCBGO+FrutigerNextforEVN" w:hAnsi="CVCBGO+FrutigerNextforEVN" w:cs="CVCBGO+FrutigerNextforEVN"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЕНЕРЏИ ТРЕЈДИНГ ДООЕЛ Скопје</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1A760546" w14:textId="30C8AA5D" w:rsidR="007A656E" w:rsidRDefault="007A656E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A656E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="0" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{35282823-BE0E-4217-B866-CF542C002EC5}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{E1E8A937-C8C2-438E-847E-F869E44AA8E4}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{DDD036D8-7CC3-4354-88B5-7569FD1C77A9}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{7CE0C442-FB1F-44E0-B3BA-31106C6F7B15}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KGIBAF+FrutigerNextforEVN">
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000283" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId3" w:fontKey="{36F5990E-143E-49C8-8C9F-12022FE7E84A}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{57BA3832-5A5C-482E-BB22-B9B372C02A41}"/>
   </w:font>
   <w:font w:name="FENQYP+FrutigerNextforEVN">
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000283" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId4" w:fontKey="{6C0D413F-F6E5-487F-9E10-FE3AE29EB05D}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{EC177497-49B5-4BE1-84CE-B23F01CBB6FE}"/>
   </w:font>
   <w:font w:name="CVCBGO+FrutigerNextforEVN">
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000283" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{67523081-272C-46CE-A52E-331970077A6A}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{152C06CD-6960-4ED2-8E7E-5E1034B9EE43}"/>
   </w:font>
   <w:font w:name="KMLDGN+FrutigerNextforEVN">
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000283" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{DDA5B1D9-3F77-4127-B7F4-3C12911F2AC6}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{1FEC6B4C-75BF-4608-9323-8CA5D960D067}"/>
   </w:font>
   <w:font w:name="SMWAIG+Arial">
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{4E295E83-BBF7-4EC2-97B3-46E6A7D05889}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{CFC7CCCC-79B2-4324-91E1-03C75EE11FB9}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{7463967E-8393-4D13-B5D3-E0B43523D9EE}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{B62A9643-444D-49AB-A2B3-5AEB75BBA789}"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{FCCF37C9-CA5C-4B27-BC1E-2AAE6629272B}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{0D9807BF-F3AB-428A-9CC0-0C900CE2EEC6}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="132"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A656E"/>
     <w:rsid w:val="00034FBB"/>
+    <w:rsid w:val="00331045"/>
     <w:rsid w:val="007A656E"/>
     <w:rsid w:val="00866987"/>
     <w:rsid w:val="008E6172"/>
+    <w:rsid w:val="00AA6094"/>
     <w:rsid w:val="00C82E69"/>
+    <w:rsid w:val="00CF5760"/>
+    <w:rsid w:val="00ED657C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="574D9D1A"/>
@@ -10129,55 +10072,61 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c8baa200-5313-4265-b389-0245189df2fa}" enabled="0" method="" siteId="{c8baa200-5313-4265-b389-0245189df2fa}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>215</Words>
-  <Characters>1232</Characters>
+  <Words>234</Words>
+  <Characters>1248</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1445</CharactersWithSpaces>
+  <CharactersWithSpaces>1455</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pesheva Kristina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>